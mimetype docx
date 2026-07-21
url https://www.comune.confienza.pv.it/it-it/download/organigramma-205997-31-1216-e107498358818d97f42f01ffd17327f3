--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -2,175 +2,178 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/word/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/word/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/word/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/word/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="47F9D2D5" w14:textId="77777777" w:rsidR="00C0247B" w:rsidRDefault="00301C7C">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="561A209A" wp14:editId="70632847">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="561A209A" wp14:editId="1CF4E8B1">
             <wp:extent cx="9144000" cy="5303520"/>
-            <wp:effectExtent l="38100" t="0" r="0" b="0"/>
+            <wp:effectExtent l="38100" t="0" r="95250" b="0"/>
             <wp:docPr id="2" name="Diagramma 2"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
                 <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId4" r:lo="rId5" r:qs="rId6" r:cs="rId7"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C0247B" w:rsidSect="00301C7C">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="1417" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00505229"/>
+    <w:rsid w:val="000C43FB"/>
     <w:rsid w:val="00301C7C"/>
     <w:rsid w:val="003E6CD1"/>
+    <w:rsid w:val="004811E8"/>
     <w:rsid w:val="00505229"/>
+    <w:rsid w:val="005D66F1"/>
     <w:rsid w:val="00675635"/>
     <w:rsid w:val="008E726E"/>
     <w:rsid w:val="00A34DF8"/>
     <w:rsid w:val="00BC6182"/>
     <w:rsid w:val="00C0247B"/>
     <w:rsid w:val="00C16EB0"/>
     <w:rsid w:val="00E86C97"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4F4BD34F"/>
   <w15:docId w15:val="{2077D7D9-9F4A-4447-9717-106E43F20F60}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -297,51 +300,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -586,51 +589,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TestofumettoCarattere">
     <w:name w:val="Testo fumetto Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Testofumetto"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00505229"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="diagrams/drawing1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="diagrams/colors1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="diagrams/quickStyle1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="diagrams/layout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="diagrams/data1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent1"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
@@ -1401,100 +1404,97 @@
         <a:p>
           <a:endParaRPr lang="it-IT"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{10CE3BC5-413A-4721-BD14-7AA61F495D20}" type="sibTrans" cxnId="{C78B40EF-3079-46E7-A22C-4450C98BB2E4}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="it-IT"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{64E81603-80FC-4150-B85C-7122753B5B54}" type="asst">
       <dgm:prSet phldrT="[Testo]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="it-IT"/>
-            <a:t>Vice Segretario Comunale </a:t>
+            <a:t> Segretario Comunale </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="it-IT"/>
-            <a:t>dott. Umberto Fazia Mercadante</a:t>
+            <a:t>Dott. Massimo Equizi</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{D119742C-182D-4AAA-A13D-EA9D8C75C691}" type="parTrans" cxnId="{F2B3BD28-D2A4-415C-B087-9EC4B5D5D1FE}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="it-IT"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{DF4C9446-DF8D-421F-98BA-6E480CC2FF3E}" type="sibTrans" cxnId="{F2B3BD28-D2A4-415C-B087-9EC4B5D5D1FE}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="it-IT"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{60E6996D-0E56-49FF-9EA5-B2DDAC622D98}">
       <dgm:prSet phldrT="[Testo]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="it-IT"/>
             <a:t>Servizio Finanziario</a:t>
           </a:r>
         </a:p>
         <a:p>
-          <a:r>
-[...2 lines deleted...]
-          </a:r>
+          <a:endParaRPr lang="it-IT"/>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="it-IT"/>
             <a:t>Nebbia Annachiara</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{0DBC8479-E3D1-44FD-8A99-3F276E5C45D3}" type="parTrans" cxnId="{2698E14E-9B41-47BF-B076-CFFB0A3D7C83}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="it-IT"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{E8E5CE89-9F14-42C3-83FA-AC7EFADD243C}" type="sibTrans" cxnId="{2698E14E-9B41-47BF-B076-CFFB0A3D7C83}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
@@ -2280,69 +2280,69 @@
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="13335" tIns="13335" rIns="13335" bIns="13335" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="15240" tIns="15240" rIns="15240" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="933450">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1066800">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="it-IT" sz="2100" kern="1200"/>
+            <a:rPr lang="it-IT" sz="2400" kern="1200"/>
             <a:t> Consiglio Comunale	</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="613" y="85367"/>
         <a:ext cx="2673325" cy="1336662"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{A9C68221-A8D3-437B-97B5-4EFC033402AD}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="3159922" y="7600"/>
           <a:ext cx="2673325" cy="1336662"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:hueOff val="0"/>
@@ -2434,87 +2434,87 @@
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="13335" tIns="13335" rIns="13335" bIns="13335" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="15240" tIns="15240" rIns="15240" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="933450">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1066800">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="it-IT" sz="2100" kern="1200"/>
+            <a:rPr lang="it-IT" sz="2400" kern="1200"/>
             <a:t>Servizio Tributi</a:t>
           </a:r>
         </a:p>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="933450">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1066800">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="it-IT" sz="2100" kern="1200"/>
+            <a:rPr lang="it-IT" sz="2400" kern="1200"/>
             <a:t>Responsabile Iacomuzio Nadia</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="0" y="3892263"/>
         <a:ext cx="2673325" cy="1336662"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{92BB8289-D4AF-4D0E-90EE-16F9EA492E71}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="3235337" y="3881489"/>
           <a:ext cx="2673325" cy="1336662"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:hueOff val="0"/>
@@ -2529,105 +2529,102 @@
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="13335" tIns="13335" rIns="13335" bIns="13335" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="15240" tIns="15240" rIns="15240" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="933450">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1066800">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="it-IT" sz="2100" kern="1200"/>
+            <a:rPr lang="it-IT" sz="2400" kern="1200"/>
             <a:t>Servizio Finanziario</a:t>
           </a:r>
         </a:p>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="933450">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1066800">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPct val="35000"/>
+            </a:spcAft>
+            <a:buNone/>
+          </a:pPr>
+          <a:endParaRPr lang="it-IT" sz="2400" kern="1200"/>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1066800">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="it-IT" sz="2100" kern="1200"/>
-[...17 lines deleted...]
-            <a:rPr lang="it-IT" sz="2100" kern="1200"/>
+            <a:rPr lang="it-IT" sz="2400" kern="1200"/>
             <a:t>Nebbia Annachiara</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="3235337" y="3881489"/>
         <a:ext cx="2673325" cy="1336662"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{04A5469B-EB5F-4966-8695-13A0035848B2}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="6470060" y="3881489"/>
           <a:ext cx="2673325" cy="1336662"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:hueOff val="0"/>
@@ -2642,105 +2639,105 @@
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="13335" tIns="13335" rIns="13335" bIns="13335" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="15240" tIns="15240" rIns="15240" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="933450">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1066800">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="it-IT" sz="2100" kern="1200"/>
+            <a:rPr lang="it-IT" sz="2400" kern="1200"/>
             <a:t>Servizio Demografici</a:t>
           </a:r>
         </a:p>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="933450">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1066800">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="it-IT" sz="2100" kern="1200"/>
+            <a:rPr lang="it-IT" sz="2400" kern="1200"/>
             <a:t>Responsabile </a:t>
           </a:r>
         </a:p>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="933450">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1066800">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="it-IT" sz="2100" kern="1200"/>
+            <a:rPr lang="it-IT" sz="2400" kern="1200"/>
             <a:t>Concina Geromina</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="6470060" y="3881489"/>
         <a:ext cx="2673325" cy="1336662"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{81591778-C12A-4715-A105-214628E59C18}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="1617975" y="1983428"/>
           <a:ext cx="2673325" cy="1336662"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:hueOff val="0"/>
@@ -2755,88 +2752,88 @@
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="13335" tIns="13335" rIns="13335" bIns="13335" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="15240" tIns="15240" rIns="15240" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="933450">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1066800">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="it-IT" sz="2100" kern="1200"/>
-            <a:t>Vice Segretario Comunale </a:t>
+            <a:rPr lang="it-IT" sz="2400" kern="1200"/>
+            <a:t> Segretario Comunale </a:t>
           </a:r>
         </a:p>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="933450">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1066800">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="it-IT" sz="2100" kern="1200"/>
-            <a:t>dott. Umberto Fazia Mercadante</a:t>
+            <a:rPr lang="it-IT" sz="2400" kern="1200"/>
+            <a:t>Dott. Massimo Equizi</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="1617975" y="1983428"/>
         <a:ext cx="2673325" cy="1336662"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{7F3FB5B3-896F-49F7-A2B5-6145ED8C44AE}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="6470060" y="85367"/>
           <a:ext cx="2673325" cy="1336662"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
@@ -2850,69 +2847,69 @@
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="13335" tIns="13335" rIns="13335" bIns="13335" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="15240" tIns="15240" rIns="15240" bIns="15240" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="933450">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="1066800">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="it-IT" sz="2100" kern="1200"/>
+            <a:rPr lang="it-IT" sz="2400" kern="1200"/>
             <a:t>Giunta Comunale		</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
         <a:off x="6470060" y="85367"/>
         <a:ext cx="2673325" cy="1336662"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
 <file path=word/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/orgChart1">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="hierarchy" pri="1000"/>
     <dgm:cat type="convert" pri="6000"/>
   </dgm:catLst>
   <dgm:sampData>
     <dgm:dataModel>
       <dgm:ptLst>
         <dgm:pt modelId="0" type="doc"/>