--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3944"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3948"/>
+        <w:gridCol w:w="4111"/>
+        <w:gridCol w:w="1533"/>
+        <w:gridCol w:w="3949"/>
         <w:gridCol w:w="45"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C65C09" w:rsidRPr="00C65C09" w14:paraId="0B043C10" w14:textId="77777777" w:rsidTr="002E6214">
         <w:trPr>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="5000" w:type="pct"/>
               <w:tblCellSpacing w:w="15" w:type="dxa"/>
               <w:tblCellMar>
                 <w:top w:w="15" w:type="dxa"/>
                 <w:left w:w="15" w:type="dxa"/>
                 <w:bottom w:w="15" w:type="dxa"/>
                 <w:right w:w="15" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
@@ -158,64 +158,64 @@
                   </w:pPr>
                   <w:r w:rsidRPr="00C65C09">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>E-mail</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00C65C09" w:rsidRPr="00C65C09" w14:paraId="12EF2D89" w14:textId="77777777" w:rsidTr="001255DC">
               <w:trPr>
                 <w:tblCellSpacing w:w="15" w:type="dxa"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2104" w:type="pct"/>
                   <w:vAlign w:val="center"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w14:paraId="2627CD37" w14:textId="519510BF" w:rsidR="00C65C09" w:rsidRPr="00613D2A" w:rsidRDefault="00BA6BFD" w:rsidP="00613D2A">
+                <w:p w14:paraId="2627CD37" w14:textId="519510BF" w:rsidR="00C65C09" w:rsidRPr="00613D2A" w:rsidRDefault="00C65C09" w:rsidP="00613D2A">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:hyperlink r:id="rId4" w:history="1">
                     <w:proofErr w:type="gramStart"/>
-                    <w:r w:rsidR="00C65C09" w:rsidRPr="00613D2A">
+                    <w:r w:rsidRPr="00613D2A">
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                         <w:u w:val="single"/>
                         <w:lang w:eastAsia="it-IT"/>
                       </w:rPr>
                       <w:t>Area  Demografici</w:t>
                     </w:r>
                     <w:proofErr w:type="gramEnd"/>
                   </w:hyperlink>
                   <w:r w:rsidR="001255DC">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:u w:val="single"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00613D2A" w:rsidRPr="00613D2A">
                     <w:rPr>
@@ -724,261 +724,189 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="7EB1EDFF" w14:textId="77777777" w:rsidR="00C65C09" w:rsidRPr="00C65C09" w:rsidRDefault="00C65C09" w:rsidP="00C65C09">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E6214" w:rsidRPr="00AF4A8D" w14:paraId="7A3EFCAD" w14:textId="77777777" w:rsidTr="001255DC">
+      <w:tr w:rsidR="002E6214" w:rsidRPr="00AF4A8D" w14:paraId="7A3EFCAD" w14:textId="77777777" w:rsidTr="00706F4E">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2023" w:type="pct"/>
+            <w:tcW w:w="2109" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0BDF21FC" w14:textId="3770F63D" w:rsidR="002E6214" w:rsidRDefault="00BA6BFD" w:rsidP="007973A2">
+          <w:p w14:paraId="0BDF21FC" w14:textId="55762759" w:rsidR="002E6214" w:rsidRDefault="002E6214" w:rsidP="007973A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r w:rsidR="002E6214">
+              <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="it-IT"/>
                 </w:rPr>
-                <w:t>Vice Se</w:t>
+                <w:t>Se</w:t>
               </w:r>
-              <w:r w:rsidR="002E6214" w:rsidRPr="00613D2A">
+              <w:r w:rsidRPr="00613D2A">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="it-IT"/>
                 </w:rPr>
                 <w:t>gret</w:t>
               </w:r>
-              <w:r w:rsidR="002E6214">
+              <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="it-IT"/>
                 </w:rPr>
                 <w:t>a</w:t>
               </w:r>
-              <w:r w:rsidR="002E6214" w:rsidRPr="00613D2A">
+              <w:r w:rsidRPr="00613D2A">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="it-IT"/>
                 </w:rPr>
                 <w:t>ri</w:t>
               </w:r>
-              <w:r w:rsidR="002E6214">
+              <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="it-IT"/>
                 </w:rPr>
                 <w:t>o Comunale</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="002E6214" w:rsidRPr="00613D2A">
+            <w:r w:rsidRPr="00613D2A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A2785B6" w14:textId="482A0C2B" w:rsidR="002E6214" w:rsidRPr="002E6214" w:rsidRDefault="002E6214" w:rsidP="007973A2">
+          <w:p w14:paraId="0A2785B6" w14:textId="1D1FE48F" w:rsidR="002E6214" w:rsidRPr="002E6214" w:rsidRDefault="00706F4E" w:rsidP="007973A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAZIA MERCADANTE UMBERTO </w:t>
+              <w:t>EQUIZI Dott. Massimo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="867" w:type="pct"/>
+            <w:tcW w:w="780" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29413D55" w14:textId="022FE464" w:rsidR="002E6214" w:rsidRPr="00C65C09" w:rsidRDefault="002E6214" w:rsidP="007973A2">
+          <w:p w14:paraId="29413D55" w14:textId="07BFB162" w:rsidR="002E6214" w:rsidRPr="00C65C09" w:rsidRDefault="00706F4E" w:rsidP="007973A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C65C09">
+            <w:r w:rsidRPr="00BA52EF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>038</w:t>
-[...71 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>0384-64032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2033" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46DAB1C8" w14:textId="75FC57B5" w:rsidR="002E6214" w:rsidRDefault="001255DC" w:rsidP="007973A2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidRPr="00B6380B">
                 <w:rPr>
                   <w:rStyle w:val="Collegamentoipertestuale"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1005,138 +933,140 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3C80DEFF" w14:textId="77777777" w:rsidR="004E51B2" w:rsidRDefault="004E51B2"/>
     <w:sectPr w:rsidR="004E51B2" w:rsidSect="004E51B2">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C65C09"/>
     <w:rsid w:val="001255DC"/>
     <w:rsid w:val="002E6214"/>
     <w:rsid w:val="002F0786"/>
     <w:rsid w:val="0039105B"/>
+    <w:rsid w:val="004811E8"/>
     <w:rsid w:val="004E51B2"/>
     <w:rsid w:val="00613D2A"/>
+    <w:rsid w:val="00706F4E"/>
     <w:rsid w:val="008A5F34"/>
     <w:rsid w:val="00964646"/>
     <w:rsid w:val="00A737A4"/>
     <w:rsid w:val="00A83172"/>
     <w:rsid w:val="00AF4A8D"/>
     <w:rsid w:val="00B95052"/>
     <w:rsid w:val="00C65C09"/>
     <w:rsid w:val="00CE19C3"/>
     <w:rsid w:val="00F147DB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="556B7729"/>
   <w15:docId w15:val="{ADAC32C0-827B-4CA8-8D47-ECE417783430}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1545,51 +1475,51 @@
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C65C09"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Menzionenonrisolta">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001255DC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1420443488">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="246382213">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -1942,50 +1872,50 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>163</Words>
-  <Characters>930</Characters>
+  <Words>159</Words>
+  <Characters>910</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1091</CharactersWithSpaces>
+  <CharactersWithSpaces>1067</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Uffici Comunali</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>